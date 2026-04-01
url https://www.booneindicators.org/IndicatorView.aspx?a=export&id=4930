--- v0 (2026-04-01)
+++ v1 (2026-04-01)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b3804a9cc34682" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c78e1d9b6feb4d948dee86f481b87eb1.psmdcp" Id="R2372a815c6ea4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb0264a737644b4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1cf3bec853f49ee9660575e2defd4df.psmdcp" Id="Rcfbab6601626434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>