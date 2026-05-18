--- v1 (2026-04-01)
+++ v2 (2026-05-18)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb0264a737644b4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1cf3bec853f49ee9660575e2defd4df.psmdcp" Id="Rcfbab6601626434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594ed9a2b5504bfb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88693b7444934750a1af1afce821a34f.psmdcp" Id="R922f2e954b3a43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>