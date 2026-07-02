--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594ed9a2b5504bfb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88693b7444934750a1af1afce821a34f.psmdcp" Id="R922f2e954b3a43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cc0b50a440440f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82934c53aa5a49db8a6f1a33e9923f37.psmdcp" Id="R109702cbf22a4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>