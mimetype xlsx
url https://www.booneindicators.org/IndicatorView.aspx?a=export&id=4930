--- v3 (2026-07-02)
+++ v4 (2026-07-02)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cc0b50a440440f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82934c53aa5a49db8a6f1a33e9923f37.psmdcp" Id="R109702cbf22a4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f45608839954ba8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e57a76ffc174c419482a40d3dc172b9.psmdcp" Id="Rb0853c47d20241e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>