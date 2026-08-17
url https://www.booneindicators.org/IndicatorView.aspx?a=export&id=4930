--- v4 (2026-07-02)
+++ v5 (2026-08-17)
@@ -1,39 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f45608839954ba8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e57a76ffc174c419482a40d3dc172b9.psmdcp" Id="Rb0853c47d20241e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d067d1598b406f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa35a780d00d42c3b992cd38a02ef5c4.psmdcp" Id="R65d31af9e78b4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <x:workbookPr defaultThemeVersion="124226"/>
   <x:bookViews>
     <x:workbookView xWindow="360" yWindow="75" windowWidth="20955" windowHeight="10485"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="ws1"/>
   </x:sheets>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>